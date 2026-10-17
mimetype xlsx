--- v10 (2026-09-08)
+++ v11 (2026-10-17)
@@ -93,51 +93,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 8th Sep 2026</t>
+    <t>Updated 17th Oct 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>
@@ -415,91 +415,91 @@
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f915068728eab7f677d0cca46c1ff.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>