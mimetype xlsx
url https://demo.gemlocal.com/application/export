--- v11 (2026-10-17)
+++ v12 (2026-11-06)
@@ -93,51 +93,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 17th Oct 2026</t>
+    <t>Updated 7th Nov 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>