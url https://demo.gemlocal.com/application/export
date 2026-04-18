--- v4 (2026-03-18)
+++ v5 (2026-04-18)
@@ -89,51 +89,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 18th Mar 2026</t>
+    <t>Updated 18th Apr 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Dste</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>