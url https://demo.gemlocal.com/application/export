--- v5 (2026-04-18)
+++ v6 (2026-05-08)
@@ -1,187 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
-    <sheet name="Wishlist" sheetId="2" r:id="rId5"/>
+    <sheet name="Funding Priority" sheetId="2" r:id="rId5"/>
     <sheet name="Prospective" sheetId="3" r:id="rId6"/>
     <sheet name="In-Progress" sheetId="4" r:id="rId7"/>
     <sheet name="Pending" sheetId="5" r:id="rId8"/>
     <sheet name="Successful" sheetId="6" r:id="rId9"/>
     <sheet name="Unsuccessful" sheetId="7" r:id="rId10"/>
     <sheet name="Withdrawn" sheetId="8" r:id="rId11"/>
     <sheet name="Archived" sheetId="9" r:id="rId12"/>
     <sheet name="Reports Due" sheetId="10" r:id="rId13"/>
+    <sheet name="All" sheetId="11" r:id="rId14"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Wishlist'!$A$5:$O$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Funding Priority'!$A$5:$P$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Prospective'!$A$5:$N$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'In-Progress'!$A$5:$N$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Pending'!$A$5:$O$5</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Successful'!$A$5:$W$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Successful'!$A$5:$Y$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Unsuccessful'!$A$5:$P$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Withdrawn'!$A$5:$O$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Archived'!$A$5:$O$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Reports Due'!$A$5:$V$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'All'!$A$5:$Y$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Strategic Grants</t>
   </si>
   <si>
-    <t>Wish List Applications</t>
+    <t>Funding Priority Applications</t>
   </si>
   <si>
     <t>Prospective Applications</t>
   </si>
   <si>
     <t>In-Progress Applications</t>
   </si>
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 18th Apr 2026</t>
+    <t>Updated 8th May 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
-    <t>Project Start Dste</t>
+    <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>
   <si>
+    <t>Project Duration</t>
+  </si>
+  <si>
     <t>Amt Applying For</t>
   </si>
   <si>
     <t>Estimated Submission Date</t>
   </si>
   <si>
     <t>Financial Year</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Internal Database No.</t>
   </si>
   <si>
     <t>Writer</t>
   </si>
   <si>
     <t>Application Notes</t>
   </si>
   <si>
-    <t>Demo Community Group Wishlist Applications</t>
+    <t>Demo Community Group Funding Priority Applications</t>
   </si>
   <si>
     <t>Grant Applied For</t>
   </si>
   <si>
     <t>Funder</t>
   </si>
   <si>
     <t>$ Applied For</t>
   </si>
   <si>
     <t>Total Project Cost</t>
   </si>
   <si>
     <t>Grant Closing Date</t>
   </si>
   <si>
     <t>Funder History</t>
   </si>
   <si>
     <t>Demo Community Group Prospective Applications</t>
   </si>
   <si>
     <t>Demo Community Group In-Progress Applications</t>
   </si>
@@ -206,50 +213,53 @@
   <si>
     <t>Example Staff Grant Writer</t>
   </si>
   <si>
     <t>Successful in 2018 for $13,500</t>
   </si>
   <si>
     <t>Demo Community Group Pending Applications</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Date Successful</t>
   </si>
   <si>
     <t>Grant Amount</t>
   </si>
   <si>
     <t>#1 Funder Report: Date Due</t>
   </si>
   <si>
     <t>#1 Funder Report: Completed</t>
   </si>
   <si>
+    <t>#1 Funder Report: Date Submitted</t>
+  </si>
+  <si>
     <t>#1 Received: Amount</t>
   </si>
   <si>
     <t>#1 Received: Date Received</t>
   </si>
   <si>
     <t>#1 GST incl</t>
   </si>
   <si>
     <t>Example Community Development Project</t>
   </si>
   <si>
     <t>CDEV0320</t>
   </si>
   <si>
     <t>EXAMPLE GRANT: Community Development</t>
   </si>
   <si>
     <t>Successful</t>
   </si>
   <si>
     <t>Incomplete</t>
   </si>
   <si>
     <t>Example Contractor Grant Writer</t>
@@ -261,50 +271,56 @@
     <t>Demo Community Group Successful Applications</t>
   </si>
   <si>
     <t>Example Education Project</t>
   </si>
   <si>
     <t>EXAMPLE GRANT: Education</t>
   </si>
   <si>
     <t>Unsuccessful</t>
   </si>
   <si>
     <t>Demo Community Group Unsuccessful Applications</t>
   </si>
   <si>
     <t>Demo Community Group Withdrawn Applications</t>
   </si>
   <si>
     <t>Est Submission Date</t>
   </si>
   <si>
     <t>Demo Community Group Archived Applications</t>
   </si>
   <si>
     <t>Demo Community Group Reports Due Applications</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Demo Community Group All Applications</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -350,184 +366,213 @@
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEEEEE"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...13 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="44" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="5" numFmtId="44" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af6a69deef9e4be8ef86e60d9fbf7.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="495300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
@@ -1091,50 +1136,54 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1269,51 +1318,51 @@
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="6">
-        <f>SUM('Wishlist'!I6)</f>
+        <f>SUM('Funding Priority'!J6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" s="6">
         <f>SUM('Prospective'!E6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:54">
@@ -1343,55 +1392,55 @@
         <v>3500</v>
       </c>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="6">
         <f>SUM('Successful'!E7)</f>
         <v>14800</v>
       </c>
       <c r="B31" s="6">
-        <f>SUM('Successful'!L7)</f>
+        <f>SUM('Successful'!M7)</f>
         <v>15200</v>
       </c>
       <c r="C31" s="6">
-        <f>SUM('Successful'!P7)</f>
+        <f>SUM('Successful'!R7)</f>
         <v>5000</v>
       </c>
     </row>
     <row r="35" spans="1:54">
       <c r="A35" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:54">
       <c r="A37" s="6">
         <f>SUM('Unsuccessful'!E7)</f>
         <v>30578</v>
       </c>
     </row>
     <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:54">
@@ -1413,59 +1462,72 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="28" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24" customWidth="true" style="0"/>
+    <col min="13" max="13" width="28" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28" customWidth="true" style="0"/>
+    <col min="16" max="16" width="28" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -1543,220 +1605,236 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M5" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P5" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q5" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R5" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S5" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="T5" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="U5" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="V5" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10">
         <v>14800.0</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="11"/>
       <c r="H6" s="9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I6" s="11">
         <v>44562.0</v>
       </c>
       <c r="J6" s="11">
         <v>43917.0</v>
       </c>
       <c r="K6" s="10">
         <v>15200.0</v>
       </c>
       <c r="L6" s="11"/>
       <c r="M6" s="11">
         <v>44713.0</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O6" s="12">
         <v>5000.0</v>
       </c>
       <c r="P6" s="11">
         <v>44621.0</v>
       </c>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="U6" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="V6" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
         <f>SUBTOTAL(9, E6:E6)</f>
         <v>14800</v>
       </c>
       <c r="K7" s="7">
         <f>SUBTOTAL(9, K6:K6)</f>
         <v>15200</v>
       </c>
       <c r="O7" s="7">
         <f>SUBTOTAL(9, O6:O6)</f>
         <v>5000</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:V5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB7"/>
+  <dimension ref="A1:BB9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28" customWidth="true" style="0"/>
+    <col min="17" max="17" width="28" customWidth="true" style="0"/>
+    <col min="18" max="18" width="28" customWidth="true" style="0"/>
+    <col min="19" max="19" width="28" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -1834,138 +1912,334 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="I5" s="8" t="s">
-[...8 lines deleted...]
-      <c r="L5" s="8" t="s">
+      <c r="M5" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="8" t="s">
+      <c r="O5" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q5" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="U5" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="8" t="s">
+      <c r="V5" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="8" t="s">
+      <c r="W5" s="8" t="s">
         <v>27</v>
       </c>
+      <c r="X5" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y5" s="8" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="6" spans="1:54">
-      <c r="I6" s="6"/>
+      <c r="A6" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="10">
+        <v>3500.0</v>
+      </c>
+      <c r="F6" s="9"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" s="11">
+        <v>44562.0</v>
+      </c>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="10"/>
+      <c r="S6" s="11"/>
+      <c r="T6" s="9"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="9"/>
+      <c r="W6" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="9" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="7" spans="1:54">
-      <c r="I7" s="7">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="A7" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" s="10">
+        <v>14800.0</v>
+      </c>
+      <c r="F7" s="9"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" s="11">
+        <v>44562.0</v>
+      </c>
+      <c r="J7" s="11">
+        <v>43917.0</v>
+      </c>
+      <c r="K7" s="11">
+        <v>44592.958333333</v>
+      </c>
+      <c r="L7" s="11"/>
+      <c r="M7" s="10">
+        <v>15200.0</v>
+      </c>
+      <c r="N7" s="9"/>
+      <c r="O7" s="11">
+        <v>44713.0</v>
+      </c>
+      <c r="P7" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="10">
+        <v>5000.0</v>
+      </c>
+      <c r="S7" s="11">
+        <v>44621.0</v>
+      </c>
+      <c r="T7" s="9"/>
+      <c r="U7" s="9"/>
+      <c r="V7" s="9"/>
+      <c r="W7" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54">
+      <c r="A8" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="10">
+        <v>30578.0</v>
+      </c>
+      <c r="F8" s="9"/>
+      <c r="G8" s="11">
+        <v>44165.0</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" s="11">
+        <v>44562.0</v>
+      </c>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="10"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="9"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="9"/>
+      <c r="W8" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="X8" s="9"/>
+      <c r="Y8" s="9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54">
+      <c r="E9" s="7">
+        <f>SUBTOTAL(9, E6:E8)</f>
+        <v>48878</v>
+      </c>
+      <c r="M9" s="7">
+        <f>SUBTOTAL(9, M6:M8)</f>
+        <v>15200</v>
+      </c>
+      <c r="R9" s="7">
+        <f>SUBTOTAL(9, R6:R8)</f>
+        <v>5000</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:O5"/>
+  <autoFilter ref="A5:Y5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="28" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -2043,131 +2317,142 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="H5" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="I5" s="8" t="s">
+      <c r="K5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="L5" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="K5" s="8" t="s">
+      <c r="M5" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="L5" s="8" t="s">
+      <c r="N5" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="M5" s="8" t="s">
+      <c r="O5" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="N5" s="8" t="s">
-        <v>34</v>
+      <c r="P5" s="8" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:54">
-      <c r="E6" s="6"/>
-      <c r="F6" s="6"/>
+      <c r="J6" s="6"/>
     </row>
     <row r="7" spans="1:54">
-      <c r="E7" s="7">
-        <f>SUBTOTAL(9, E6:E5)</f>
+      <c r="J7" s="7">
+        <f>SUBTOTAL(9, J6:J5)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="7">
-[...2 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:N5"/>
+  <autoFilter ref="A5:P5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="28" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
@@ -2254,140 +2539,150 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M5" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
         <f>SUBTOTAL(9, E6:E5)</f>
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <f>SUBTOTAL(9, F6:F5)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:N5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="28" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -2465,172 +2760,151 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M5" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
-      <c r="A6" s="9" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
-        <f>SUBTOTAL(9, E6:E6)</f>
-        <v>3500</v>
+        <f>SUBTOTAL(9, E6:E5)</f>
+        <v>0</v>
       </c>
       <c r="F7" s="7">
-        <f>SUBTOTAL(9, F6:F6)</f>
+        <f>SUBTOTAL(9, F6:F5)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:O5"/>
+  <autoFilter ref="A5:N5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16" customWidth="true" style="0"/>
+    <col min="12" max="12" width="24" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -2708,226 +2982,189 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="M5" s="8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>50</v>
-[...23 lines deleted...]
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" s="9" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10">
-        <v>14800.0</v>
-[...1 lines deleted...]
-      <c r="F6" s="9"/>
+        <v>3500.0</v>
+      </c>
+      <c r="F6" s="10"/>
       <c r="G6" s="11"/>
-      <c r="H6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="11">
+      <c r="H6" s="11">
         <v>44562.0</v>
       </c>
-      <c r="J6" s="11">
-[...11 lines deleted...]
-      </c>
+      <c r="I6" s="11"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="9"/>
       <c r="O6" s="9" t="s">
-        <v>58</v>
-[...17 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
         <f>SUBTOTAL(9, E6:E6)</f>
-        <v>14800</v>
-[...7 lines deleted...]
-        <v>5000</v>
+        <v>3500</v>
+      </c>
+      <c r="F7" s="7">
+        <f>SUBTOTAL(9, F6:F6)</f>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:W5"/>
+  <autoFilter ref="A5:O5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24" customWidth="true" style="0"/>
+    <col min="17" max="17" width="28" customWidth="true" style="0"/>
+    <col min="18" max="18" width="28" customWidth="true" style="0"/>
+    <col min="19" max="19" width="28" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -3005,178 +3242,246 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="L5" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="M5" s="8" t="s">
+      <c r="O5" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q5" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="U5" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="N5" s="8" t="s">
+      <c r="V5" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="8" t="s">
+      <c r="W5" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="P5" s="8" t="s">
-        <v>34</v>
+      <c r="X5" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y5" s="8" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" s="9" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B6" s="9"/>
+        <v>56</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>57</v>
+      </c>
       <c r="C6" s="9" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10">
-        <v>30578.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>14800.0</v>
+      </c>
+      <c r="F6" s="9"/>
+      <c r="G6" s="11"/>
       <c r="H6" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="I6" s="11">
         <v>44562.0</v>
       </c>
-      <c r="J6" s="11"/>
-[...6 lines deleted...]
-      <c r="O6" s="9"/>
+      <c r="J6" s="11">
+        <v>43917.0</v>
+      </c>
+      <c r="K6" s="11">
+        <v>44592.958333333</v>
+      </c>
+      <c r="L6" s="11"/>
+      <c r="M6" s="10">
+        <v>15200.0</v>
+      </c>
+      <c r="N6" s="9"/>
+      <c r="O6" s="11">
+        <v>44713.0</v>
+      </c>
       <c r="P6" s="9" t="s">
-        <v>44</v>
+        <v>60</v>
+      </c>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="10">
+        <v>5000.0</v>
+      </c>
+      <c r="S6" s="11">
+        <v>44621.0</v>
+      </c>
+      <c r="T6" s="9"/>
+      <c r="U6" s="9"/>
+      <c r="V6" s="9"/>
+      <c r="W6" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="X6" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y6" s="9" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
         <f>SUBTOTAL(9, E6:E6)</f>
-        <v>30578</v>
-[...3 lines deleted...]
-        <v>0</v>
+        <v>14800</v>
+      </c>
+      <c r="M7" s="7">
+        <f>SUBTOTAL(9, M6:M6)</f>
+        <v>15200</v>
+      </c>
+      <c r="R7" s="7">
+        <f>SUBTOTAL(9, R6:R6)</f>
+        <v>5000</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:P5"/>
+  <autoFilter ref="A5:Y5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
@@ -3254,134 +3559,180 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>34</v>
+        <v>28</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
-      <c r="E6" s="6"/>
-      <c r="F6" s="6"/>
+      <c r="A6" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="10">
+        <v>30578.0</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="11">
+        <v>44165.0</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I6" s="11">
+        <v>44562.0</v>
+      </c>
+      <c r="J6" s="11"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
-        <f>SUBTOTAL(9, E6:E5)</f>
+        <f>SUBTOTAL(9, E6:E6)</f>
+        <v>30578</v>
+      </c>
+      <c r="F7" s="7">
+        <f>SUBTOTAL(9, F6:F6)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="7">
-[...2 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A5:O5"/>
+  <autoFilter ref="A5:P5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16" customWidth="true" style="0"/>
+    <col min="12" max="12" width="24" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:54" customHeight="1" ht="45">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
@@ -3468,142 +3819,368 @@
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H5" s="8" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="I5" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M5" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
     </row>
     <row r="7" spans="1:54">
       <c r="E7" s="7">
         <f>SUBTOTAL(9, E6:E5)</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="7">
+        <f>SUBTOTAL(9, F6:F5)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A5:O5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BB7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:BB3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="34" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="28" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:54" customHeight="1" ht="45">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
+      <c r="A2" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="4"/>
+      <c r="AN2" s="4"/>
+      <c r="AO2" s="4"/>
+      <c r="AP2" s="4"/>
+      <c r="AQ2" s="4"/>
+      <c r="AR2" s="4"/>
+      <c r="AS2" s="4"/>
+      <c r="AT2" s="4"/>
+      <c r="AU2" s="4"/>
+      <c r="AV2" s="4"/>
+      <c r="AW2" s="4"/>
+      <c r="AX2" s="4"/>
+      <c r="AY2" s="4"/>
+      <c r="AZ2" s="4"/>
+      <c r="BA2" s="4"/>
+      <c r="BB2" s="4"/>
+    </row>
+    <row r="3" spans="1:54">
+      <c r="A3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="5"/>
+      <c r="AQ3" s="5"/>
+      <c r="AR3" s="5"/>
+      <c r="AS3" s="5"/>
+      <c r="AT3" s="5"/>
+      <c r="AU3" s="5"/>
+      <c r="AV3" s="5"/>
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+    </row>
+    <row r="5" spans="1:54">
+      <c r="A5" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54">
+      <c r="E6" s="6"/>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="E7" s="7">
+        <f>SUBTOTAL(9, E6:E5)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A5:O5"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Overview</vt:lpstr>
-      <vt:lpstr>Wishlist</vt:lpstr>
+      <vt:lpstr>Funding Priority</vt:lpstr>
       <vt:lpstr>Prospective</vt:lpstr>
       <vt:lpstr>In-Progress</vt:lpstr>
       <vt:lpstr>Pending</vt:lpstr>
       <vt:lpstr>Successful</vt:lpstr>
       <vt:lpstr>Unsuccessful</vt:lpstr>
       <vt:lpstr>Withdrawn</vt:lpstr>
       <vt:lpstr>Archived</vt:lpstr>
       <vt:lpstr>Reports Due</vt:lpstr>
+      <vt:lpstr>All</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Strategic Grants</Company>
   <Manager>Strategic Grants</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Strategic Grants</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Strategic Grants Calendar</dc:title>
   <dc:description>Strategic Grants Calendar</dc:description>
   <dc:subject>Strategic Grants Calendar</dc:subject>
   <cp:keywords>Strategic Grants Calendar</cp:keywords>
   <cp:category>Strategic Grants Calendar</cp:category>
 </cp:coreProperties>
 </file>