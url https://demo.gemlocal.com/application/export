--- v6 (2026-05-08)
+++ v7 (2026-05-28)
@@ -93,51 +93,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 8th May 2026</t>
+    <t>Updated 29th May 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>
@@ -415,91 +415,91 @@
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e23b36a7a41166ac5ee6e24d6b846e.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>