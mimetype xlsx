--- v7 (2026-05-28)
+++ v8 (2026-07-28)
@@ -93,51 +93,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 29th May 2026</t>
+    <t>Updated 29th Jul 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>
@@ -415,91 +415,91 @@
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af75c5eade6b08e33f15d3b78d73.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>