--- v8 (2026-07-28)
+++ v9 (2026-08-18)
@@ -93,51 +93,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 29th Jul 2026</t>
+    <t>Updated 18th Aug 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>
@@ -415,91 +415,91 @@
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabfb7646583ab93ae7246b2817a12.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>