--- v9 (2026-08-18)
+++ v10 (2026-09-08)
@@ -93,51 +93,51 @@
   <si>
     <t>Pending Applications</t>
   </si>
   <si>
     <t>Successful Applications</t>
   </si>
   <si>
     <t>Unsuccessful Applications</t>
   </si>
   <si>
     <t>Withdrawn Applications</t>
   </si>
   <si>
     <t>Total Applied For</t>
   </si>
   <si>
     <t>Total Grant Amount</t>
   </si>
   <si>
     <t>Total Received To Date</t>
   </si>
   <si>
     <t>Demo Community Group Grant Applications</t>
   </si>
   <si>
-    <t>Updated 18th Aug 2026</t>
+    <t>Updated 8th Sep 2026</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Funding Type</t>
   </si>
   <si>
     <t>Aim</t>
   </si>
   <si>
     <t>Outcomes</t>
   </si>
   <si>
     <t>Target Group</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
   <si>
     <t>Project End Date</t>
   </si>
@@ -415,91 +415,91 @@
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="44" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6497f3bf979c799fd31ed35aa526.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef369ae936f1df3e2bb0229231981d.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="495300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>